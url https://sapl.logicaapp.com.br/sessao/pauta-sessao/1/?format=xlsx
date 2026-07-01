--- v0 (2026-05-02)
+++ v1 (2026-07-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="8">
   <si>
-    <t>Pauta da 1ª ordinaria de 2026 da 1ª Sessão Legislativa da 1ª Legislatura</t>
+    <t>Pauta da 1ª Ordiinária do 1º Semestre de 2026 da 1ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
   <si>
     <t>Matérias do Expediente</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Matérias da Ordem do Dia</t>
   </si>
 </sst>
 </file>
 
@@ -375,51 +375,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="63.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="78.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>